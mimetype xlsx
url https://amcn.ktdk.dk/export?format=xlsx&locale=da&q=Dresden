--- v1 (2026-07-07)
+++ v2 (2026-09-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Anne Marie Carl-Nielsen" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="101" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="89" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -62,306 +62,195 @@
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1897-5-1 - 1897-9-30, Internationale Kunstausstellung Dresden</t>
   </si>
   <si>
     <t>Udstilling</t>
   </si>
   <si>
     <t>Dresden</t>
   </si>
   <si>
     <t>http://amcn.ktdk.dk/udstillinger/internationale-kunstausstellung-dresden-1897-1897</t>
   </si>
   <si>
     <t>1904-5-1 - 1904-10-?, Grosse Kunst-Ausstellung Dresden</t>
   </si>
   <si>
     <t>http://amcn.ktdk.dk/udstillinger/grosse-kunst-ausstellung-dresden-1904</t>
   </si>
   <si>
-    <t>1904-11-30</t>
+    <t>1906-11-24</t>
   </si>
   <si>
     <t>Brev</t>
-  </si>
-[...93 lines deleted...]
-    <t>1906-11-24</t>
   </si>
   <si>
     <t>Georg  Treu</t>
   </si>
   <si>
     <t>Anne Marie Carl-Nielsen</t>
   </si>
   <si>
     <t>Woldemar von Seidlitz</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Georg Treu har igennem Woldemar von Seidlitz hørt om et værk af AMCN som han gerne vil erhverve til Dresden og spørger om pris på.</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/4htM</t>
   </si>
   <si>
     <t>Trykt tekst:
 KÖNIGLICHE SKULPTURENSAMMLUNG
 DRESDEN ‧ ALBERTINUM
 d. 24. Nov. 1906.
 Verehrte Frau Nielsen,
 Seidlitz erzählt mir eben von Ihrem schönen Bronzeknaben in Berlin. Könnten wir ihn nicht für einige Zeit hier haben? Ich habe zwar sehr wenig Aussicht seinen Ankauf hier durchzusetzen, aber //
 möchte doch den Versuch wagen. Wieviel würde, für den Fall des Gelingens, der aussetzte Preis für unsre Sammlung sein können?
 Mit den herzlichsten Glückwünschen zu Gelingen der Ausstellung, von der mir Seidlitz so viel Schönes erzählt und angelegent- // lichster Empfehlungen von mir und meiner Frau
 Ihr aufrichtig
 ergebener
 Georg Treu.
 Oversættelse:
 Kære fru Nielsen,
 Seidlitz har netop fortalt mig om Deres smukke bronzepige i Berlin. Kunne vi ikke få den her i et stykke tid? Jeg har ganske vist meget ringe udsigt til at få gennemført et køb her, men //
 vil alligevel gerne gøre et forsøg. Hvor meget ville den fastsatte pris for vores samling kunne være, hvis det lykkedes?
 Med de hjerteligste lykønskninger med udstillingens succes, som Seidlitz har fortalt mig så mange gode ting om, og de varmeste anbefalinger fra mig og min kone
 Deres oprigtigt
 hengivne
 Georg Treu.</t>
   </si>
   <si>
-    <t>1907-07-07</t>
-[...54 lines deleted...]
-W. v. Seidlitz</t>
+    <t>1908-01-04</t>
+  </si>
+  <si>
+    <t>Mary von Seidlitz</t>
+  </si>
+  <si>
+    <t>Hans Børge Carl-Nielsen
+Irmelin  Eggert Møller
+Carl Nielsen
+Anne Marie Telmányi
+Sophie von Rosen
+Constance von Seidlitz
+Ebba von Seidlitz
+Wilfried von Seidlitz
+Woldemar von Seidlitz</t>
+  </si>
+  <si>
+    <t>Mary von Seidlitz takker for et værk af AMCN, og glæder sig meget til at modtage Kentaurdrengen. Hendes søstre er i øjeblikket på ski med broren i Vogeserne. Constance von Seidlitz er desværre ikke i bedring, men hele familien sender deres hilsner og ønsker om et godt år.</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/WMLF</t>
+  </si>
+  <si>
+    <t>Foroven til venstre på det blå papir er trykt med rødt: M. v. S.
+Blasewitz, 4. I. 08
+Liebe, verehrte
+Frau Nielsen,
+wie soll ich Ihnen für Ihre überaus grosse Freundlichkeit danken. Sie wissen vielleicht garnicht, welche grosse Freude Sie mir mit dem Vogel gemacht haben. Er steht nun täglich vor mir auf meinem Tisch und sieht mich an und sagt, dass Sie so lieb zu mir sind. Haben // Sie also sehr warmen Dank. Auf meinen lieben kleinen Centaur freue ich mich schon sehr, aber bitte, beeilen Sie sich nicht. Ich werde ihn mein Leben lang in Ehren halten, das können Sie mir glauben.
+Die Schwestern sind mit meinem Bruder in den Vogesen, wo sie an einem Skikurs teilnehmen, den mein Bruder leitet. Neujahr sind sie fortgefahren und bleiben // dann noch einige Tage in Karlsruhe bei Bekannten. Sie baten mich Ihnen zu sagen, wie sehr sie sich gefreut hätten, und dass sie Ihnen gleich nach ihren Rückkehr schreiben wollten.
+Wir hoffen immer, Sie bald wieder einmal bei uns zu sehen, liebe Frau Nielsen – das wäre eine grosse Freude für uns.
+Von Mama kann ich Ihnen leider keine besseren Nachrichten geben, // aber das Leiden hält sich ziemlich auf dem gleichen Standpunkt. Wir haben ein schönes Fest gefeiert und hoffen, dass Sie und Ihr liebe Familie das neue Jahr recht gesund und frisch angetreten haben. Wir sagen Ihnen unsere herzlichsten Wünsche für 1908.
+Die Eltern grüssen Sie sehr herzlich und ich schliesse mich ihnen freudig an
+Ihre Ihnen herzlich
+dankbar ergebene
+Mary v. Seidlitz
+Oversættelse:
+Kære, højtærede
+fru Nielsen,
+hvordan skal jeg takke Dem for Deres overordentligt store venlighed? De aner måske slet ikke, hvilken stor glæde De har givet mig med fuglen. Den står nu hver dag foran mig på mit bord og ser på mig og siger, at De er så kær mod mig. De skal altså have min varmeste tak. Jeg glæder mig allerede meget til min kære lille kentaur, men De skal endelig ikke skynde Dem. Jeg vil værdsætte den resten af mit liv, det kan De tro på.
+Søstrene er sammen med min bror i Vogeserne, hvor de deltager i et skikursus, som min bror leder. De rejste af sted til nytår og bliver // derefter endnu et par dage i Karlsruhe hos bekendte. De bad mig fortælle Dem, hvor glade de havde været, og at de ville skrive til Dem straks efter deres hjemkomst.
+Vi håber altid, at vi snart får Dem på besøg hos os igen, kære fru Nielsen – det ville være en stor glæde for os.
+Desværre kan jeg ikke give Dem bedre nyheder om mor, // men hendes lidelse er stort set uændret. Vi har fejret en dejlig højtid og håber, at De og Deres kære familie er kommet godt og frisk ind i det nye år. Vi sender Dem vores hjerteligste ønsker for 1908.
+Forældrene hilser Dem meget hjerteligt, og jeg slutter mig med glæde til dem
+Deres hjerteligt
+taknemmelige
+Mary v. Seidlitz</t>
   </si>
   <si>
     <t>1908-01-24</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/UbXk</t>
   </si>
   <si>
     <t>Blasewitz b. Dresden
 Residenzstrasse 33 24. I. 08
 Liebe, verehrte Frau Nielsen
 Ich kann Ihnen garnicht sagen, wie wir uns Ihr freundliches Gedenken gefreut hat und ich möchte Ihnen sehr, sehr herzlich dafür danken, wir haben es so warm empfunden. Ich habe mir die kleine fliesende Ente gewählt und bin sehr glücklich in ihren Besitz, noch // ganz besonders dadurch, dass sie mich immer so lieb an Sie erinnert. – Die Weihnachtszeit liegt nun schon wieder ein ganzes Stück hinter einem und ein jeder steckt wieder in seinen Beschäftlichenchen [!] drin. Ebba wird Ihnen wohl schon geschrieben haben, was für eine schöne Winterreise wir beide eben gehabt haben, das war für uns eine grosse und ungeahnte Überraschung. // Und von unserem grössten Glück haben Sie nun auch gehört, und ich weiss, wie Sie unsere Freude nachempfinden werden. Mit Marys Verlobung ist nun in unser Haus plötzlich wieder so viel Sonne gekommen, die im letzten sehr durch Mamas Augenleiden manchmal etwas verdunkelt war. Hoffentlich kommt wieder eine Zeit, wo diese Sorge ganz gehoben ist. Ich kann Ihnen garnicht sagen was dieser Ereichnis // uns allen ist und wie günstig es auch auf Mamas Stimmung und Befinden gewirkt hat. Eben sind wir im Begriff die Verlobungsanzeigen zu verschicken.
 Von den Eltern soll ich Sie sehr herzlich grüssen. Wie schön wäre es für uns alle, Sie recht bald wieder einmal bei uns wiederzusehen.
 Es grüsst Sie in herzlicher Dankbarkeit
 Ihre ergebene Sophie vSeidlitz</t>
   </si>
   <si>
-    <t>1908-05-15</t>
-[...38 lines deleted...]
-Mit den besten Grüssen
+    <t>1909-07-28</t>
+  </si>
+  <si>
+    <t>Hans Børge Carl-Nielsen
+Irmelin  Eggert Møller
+Carl Nielsen
+Anne Marie Telmányi
+Georg  Treu
+Sophie von Rosen
+Constance von Seidlitz
+Ebba von Seidlitz
+Mary von Seidlitz</t>
+  </si>
+  <si>
+    <t>Seidlitz takker for nogle fotografier, som han vil dele med Treu. Han takker endvidere for rejseinformation til Skagen, og lykønsker AMCN med at have fået opgaven med rytterstatuen til Christian IX. Han roser både de enkelte relieffigurer og kongeskikkelsen.</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/naVa</t>
+  </si>
+  <si>
+    <t>Blasewitz 28. 7. 07
+Verehrte Frau Nielsen
+Vielen Dank für Ihren Brief und die schönen Photographien, die ich GR. Treu zeigen werde und ihn sicher ebenso erfreuen werden wie mich. Dass Sie jetzt nicht in Kopenhagen sein würden, hatten wir schon gedacht; für die Angabe der Züge nach Skagen vielen Dank, aber Ebba kann jetzt nicht dorthin kommen; auf der Rückreise um den 1. Sept. aber wird sie versuchen Sie in Kopenhagen aufzusuchen. //
+Dass Sie den Auftrag zu den Reiterdenkmal für Christian IX. erhalten haben ist ein sehr schöner und wohlverdienter Erfolg, zu dem ich Ihnen von Herzen Glück wünsche. Die einzelne Gestalten sind ja sehr lebendig und wirken zugleich äusserst dekorativ als aufgelöstes Relief. Auch passen sie zu dem König, dessen Gestalt sich den Blick aufträgt.
+Empfehlen Sie uns bitte den Ihrigen. Mit den // Augen meiner Frau hält es sich glücklicherweise seit 2½ Jahren in dem gleichen Zustand. Mary ist in Marburg sehr glücklich und Sophie bleibt nun mit uns zusammen.
 Ihr
-ergebener 
-Seidlitz</t>
+ergebender
+Seidlitz
+Oversættelse:
+Kære fru Nielsen
+Mange tak for Deres brev og de smukke fotografier, som jeg vil vise GR. Treu, og som sikkert vil glæde ham lige så meget som mig. Vi havde allerede regnet med, at De ikke ville være i København nu; mange tak for oplysningerne om togene til Skagen, men Ebba kan ikke komme dertil nu; men på hjemrejsen omkring den 1. september vil hun forsøge at besøge Dem i København. //
+At De har fået opgaven med ryttermonumentet for Christian IX er en meget smuk og velfortjent succes, som jeg af hele mit hjerte ønsker Dem held og lykke med. De enkelte figurer er jo meget livagtige og virker samtidig yderst dekorative som et opløst relief. De passer også godt til kongen, hvis skikkelse fanger blikket.
+Vær venlig at hilse Deres familie fra os. Min kones // øjne har heldigvis været i samme tilstand i 2½ år. Mary er meget lykkelig i Marburg, og Sophie bliver nu hos os.
+Der
+hengivne
+Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1910-03-25</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/BpZ0</t>
   </si>
   <si>
     <t>Kort med foto af villa.
 Trykt tekst:
 Blasewitz b. Dresden – Residenzstrasse 33.
 25.III. 1910
 Sehr verehrte, liebe Frau Nielsen
 Schon längst wollte ich Ihnen einen Gruss schicken, bin ich Ihnen doch noch immer einen Dank schuldig, für einen so freundlichen Neujahrsgruss. Der kleine Wolfgang // Schöne kam dazwischen, so erwidere ich jetzt mit sehr herzlichen Ostergrüssen. – Augenblicklich sind wir alle zu Hause vereint, doch dauert es nicht lange, da nach Ostern Papa und Ebba nach Italien gehen. Aus Marburg hören wir nur Gutes. Der kleine Bub ist zu nett, ich glaube das wird auch mal so ein streunner, kleiner Bacchusknabe wie der Ihre. Das ganze Haus grüsst // [i margenen på forsiden:] Sie mit mir sehr herzlich Ihre ergebene Sophie vSeidlitz</t>
   </si>
   <si>
     <t>1910-10-11</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/zBGO</t>
   </si>
   <si>
     <t>Kort med frimærke og poststempel med teksten: DRESDEN 11.10. 12 11-12 V BLASEWITZ
 Trykt tekst:
 Sächsische Heimatschutz-Postkarten.
@@ -406,277 +295,330 @@
 Uns fehlt aber vor Allem das Finsendenkmal.
 Nun bin ich doch wieder im Fragen und Bitten hereingekommen. Seien Sie mir nicht böse und grüssen Sie Ihren Herrn Gemahl und Frau von Seidlitz. Wir gedenken deren dass sie heut bei Ihnen ist und haben mit meiner Frau an Ihrem Unfall herzlich teilgenommen. Hoffentlich ist jetzt wieder Alles gut!
 Ihr aufrichtig ergebener
 Georg Treu
 Oversættelse:
 Kære fru.
 Mange tak for Deres kærlige brev. Det var lige, hvad jeg havde brug for. De må ikke anse det for at være upassende, hvis jeg beder om nogle yderligere oplysninger.
 Hvad hedder Deres fødeby? Jeg læser: Sturderup. Er det korrekt?
 Er De født i 1863 eller 1865? Tallet er utydeligt, og jeg vil // som Deres ærlige historiker jo ikke gøre Dem ældre?
 Desuden: hvornår lavede De den smukke måge til Deres porcelænsmanufaktur? Har De fotografier af den, og hvad har De ellers lavet af porcelæn, som er dokumenteret på fotografier?
 Vores fotosamling af Deres værker er stadig meget ufuldstændig. Vil De hjælpe os med at gøre den komplet? Jeg skriver ned, hvad vi har, og beder Dem også besvare spørgsmålene her. //
 Vi har billeder af:
 Bacchus-drengene, Kollihund, grevinde Ahlefeld, stort relief med skyhånd (til hvem og hvor?). Den ridende dronning (hvem og hvor?). Fra kirkedøren i Ribe har vi de to sider og tre af de figurative relieffer: den ridende Kristus, gruppen til venstre, der svinger palmeblade, og Magdalene; gruppen øverst til højre mangler vi. Vi har fra døren en skulptur af en gående løve og to evangelistsymboler: det bevingede tyrehoved og englehovedet. De to andre mangler vi. Hvor befinder disse sidstnævnte relieffer sig for øvrigt på døren?
 Fra kongemonumentet har De venligst givet os et profilbillede samt fra frisen af skaberen // og spidsen af tungen på venstre side.
 Kentaur og kalv kan jeg få optaget hos Lehrs og hos os.
 Men vi mangler frem for alt Finsens monument.
 Nu er jeg altså igen kommet med spørgsmål og anmodninger. Vær ikke vred på mig, og hils Deres ægtemand og fru von Seidlitz. Vi tænker på, at hun er hos Dem i dag, og har sammen med min kone udtrykt vores dybe medfølelse med Deres ulykke. Forhåbentlig er alt nu igen i orden!
 Deres oprigtigt hengivne
 Georg Treu
 Maskinoversættelse</t>
   </si>
   <si>
     <t>1914-02-17</t>
   </si>
   <si>
+    <t>Ebba von Seidlitz</t>
+  </si>
+  <si>
     <t>https://amcn.ktdk.dk/d/5kNi</t>
   </si>
   <si>
     <t>Med nyere arkivhånd dateret til 17/2 14
 Kort med frimærke og poststempel: DRESDEN 17. 2. 14 5-6 N BLASEWITZ
 Trykt tekst:
 POSTKARTE
 AMTLICHE AUSGABE DER GENERAL
 DIREKTION DER KÖNIGL. SAMMLUNGEN
 zu DRESDEN
 VERLEGT BEI: BUCHDRUCKEREI DER WILHELM UND BERTHA v. BAENSCH STIFTUNG, DRESDEN – JULIUS BARD, VERLAG FÜR LITERATUR UND KUNST, BERLIN
 På den anden side gengivelse af tegning, trykt tekst:
 DRESDEN
 KÖNIGLICHES KUPFERSTICHKABINETT
 JAN VAN EYCK
 SILBERSTIFTZEICHNUNG
 Udskrift:
 Frau Anne Marie Carl-Nielsen
 Celle
 poste restante
 Ulæselig omadressering med blækstift
-Liebe Frau Nielsen, ich danke Ihnen sehr für Ihren Gruss und das Bild des schönen Flingarth / wie schön muss dieser Hingst sein. Mama will Ihnen schon so lange schreiben und danken, möchte aber gern vorher wie sie Ihnen versprochen hat, Ihren Hund im Albertinum streicheln mal // kommt immer nicht dazu. Bei Mary geht alles ausgezeichnet, alles ist wieder gesund und Mary schreibt immer ganz glücklich über ihre viere. Irmelin sehen wir nur so selten, das ist so schade, sie haben ja aber alle in Hellerau so viel zu arbeiten, dass keine Zeit bleibt. Kommen Sie nicht wieder mal nach Dresden und wohnen wieder bei uns? Ihre Ebba Seidlitz</t>
+Liebe Frau Nielsen, ich danke Ihnen sehr für Ihren Gruss und das Bild des schönen Flingarth / wie schön muss dieser Hingst sein. Mama will Ihnen schon so lange schreiben und danken, möchte aber gern vorher wie sie Ihnen versprochen hat, Ihren Hund im Albertinum streicheln mal // kommt immer nicht dazu. Bei Mary geht alles ausgezeichnet, alles ist wieder gesund und Mary schreibt immer ganz glücklich über ihre viere. Irmelin sehen wir nur so selten, das ist so schade, sie haben ja aber alle in Hellerau so viel zu arbeiten, dass keine Zeit bleibt. Kommen Sie nicht wieder mal nach Dresden und wohnen wieder bei uns? Ihre Ebba Seidlitz
+Oversættelse:
+Kære fru Nielsen, jeg takker Dem mange gange for Deres hilsen og billedet af det smukke Flingarth – hvor smuk må denne hingst dog være. Mor har længe villet skrive til Dem og takke Dem, men vil gerne først, som hun har lovet Dem, klappe Deres hund i Albertinum // men hun får det bare aldrig gjort. Hos Mary går det fremragende, alle er raske igen, og Mary skriver altid meget glædeligt om sine fire. Vi ser Irmelin så sjældent, det er sådan en skam, men De har jo alle så meget at lave i Hellerau, at der ikke er tid til overs. Kommer De ikke snart til Dresden igen og bor hos os? Deres Ebba Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1915-08-09</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/TLIs</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke og yderligere et frimærke.
 To poststempler, begge med teksten ALTENBERG (ERZGEB). På det ene er datoen 9.8.15 synlig, på det andet klokkeslettet 5-6 N
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.K. Nielsen [!]
 Frederiksholms Kanal 28
 Kopenhagen
 Dänemark
 Mühle 9. 8. 15
 Liebe Frau Nielsen,
 Vielen Dank für Ihre Karte von 29. Juli, die uns durch Ihren guten Nachrichten erfreute. Zu dem Erfolg Ihrer Tochter wünschen wir Ihnen Glück. Hoffentlich geht es mit der Arbeit an Ihrem Denkmal gut vorwärts.
 In 8 Tagen kehren wir nach Dresden zurück, nachdem wir 5 ruhige Wochen hier verlebt. Wir haben Willys 3 kleine Töchter bei uns, da deren Mutter wegen der Folgen einer Lungenentzündung nach Arcona bis zum Winter hat gehen müssen. Willy ist jetzt zum V…t hier. Meine Tochter Mary ist mit ihren 4 Kindern // nach dem Timmendorfer Strand an der Ostsee gezogen, während ihr Mann jetzt bei seinen Kranken in Greifswald bleiben muss. Sophie u. Ebba geht es gut, meiner Frau leidlich. Alle lassen sehr grüssen.
 Ihr
 aufrichtig ergebener 
 Seidlitz 
 GR. Treu geht es gut.
 Abs. v. Seidlitz
 Blasewitz b. Dresden
-Residenzstr. 33</t>
+Residenzstr. 33
+Oversættelse:
+Kære fru Nielsen,
+Mange tak for Deres kort af 29. juli, som glædede os med Deres gode nyheder. Vi ønsker Dem held og lykke med Deres datters succes. Forhåbentlig skrider arbejdet med Deres mindesmærke godt frem.
+Om 8 dage vender vi tilbage til Dresden, efter at vi har tilbragt 5 rolige uger her. Vi har Willys 3 små døtre boende hos os, da deres mor på grund af følgerne af en lungebetændelse har måttet tage til Arcona indtil vinteren. Willy er nu her hos V…t. Min datter Mary er flyttet med sine 4 børn // til Timmendorfer Strand ved Østersøen, mens hendes mand nu må blive hos sine patienter i Greifswald. Sophie og Ebba har det godt, min kone rimeligt. Alle sender de bedste hilsener.
+Deres
+oprigtigt hengivne
+Seidlitz
+GR. Treu har det godt.
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1915-09-02</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/EzFU</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke og yderligere et frimærke
 To poststempler, begge med teksten DRESDEN 2 9 15 11-12V ALTST. 1
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.C. Nielsen
 Fredriksholms Kanal 28
 Kopenhagen
 Dänemark
 Abs. v. Seidlitz
 Blasewitz b. Dresden
 Residenzstr. 33
 Blasewitz 2. Sept. 15
 Hochgeehrte Frau Nielsen,
 Mit Freuden las ich dass Ihr Mann Dirigent des Musikvereins geworden ist und wünsche Ihnen beiden Glück zu dieser Ehre. Wir feiern hier wohl zum letzten mal den Sedantag mit den fast 1¾ Millionen russischen Gefangenen der Deutschen und Oesterreicher während der letzten vier Monate; wird der Frieden in Petersburg diktiert, so tritt wohl der Friedenstag an die Stelle des Sedantages. Möge es Ihnen Allen gut gehen. Ihr ergebener
-Seidlitz</t>
+Seidlitz
+Oversættelse:
+Højtærede fru Nielsen,
+Det glædede mig at læse, at Deres mand er blevet dirigent for Musikforeningen, og jeg ønsker Dem begge tillykke med denne ære. Her fejrer vi formentlig for sidste gang Sedantagen sammen med de næsten 1¾ millioner russiske krigsfanger, som tyskerne og østrigerne har taget til fange i løbet af de sidste fire måneder; hvis freden bliver dikteret i Skt. Petersborg, vil fredsdagen vel træde i stedet for Sedantagen. Må det gå Dem alle godt. Deres hengivne
+Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1915-12-29</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/ckE9</t>
   </si>
   <si>
     <t>Postkort med frimærke.
 Med gengivelse af maleri af Edvard Munch
 Poststempel med teksten DRESDEN 29 12 15 7-8 V BLASEWITZ
 Trykt tekst:
 Postkarte
 SONDERBUND INTERNAT. KUNSTAUSSTELLUNG COELN 1912
 IN DER AUSSTELLUNGSHALLE DER STADT COELN AM AACHENER TOR
 MAI – 30. SEPT. 9 – 7 UHR
 På den anden side:
 EDVARD MUNCH
 VIER MÄDCHEN AUF DER BRÜCKE
 Udskrift:
 Frau A.M.C. Nielsen
 Frederiksholms Canal 28
 Kopenhagen
 Dänemark
 Abs: v. Seidlitz, Blasewitz, Resid.str. 33
-Bl. 29. Dez. 15 Freuen uns sehr über die freundlichen Neujahrsgrüsse, die wir herzlichst erwiedern. Möchte Ihre Arbeit am Königsdenkmal gut vorwärts gehen und Ihr Mann weitere Erfolge haben. Kurz vor Weihnacht hat sich unsere Sophie mit dem jungen Rosen, aus Estland, verlobt, den Sie vielleicht bei uns gesehen haben. Treu geht es jetzt gut. Phil. Lehrs bekommt die … / Ma.. sehr gut, wo er interessiert ist, während f… … in London gut aufgehoben ist. Von uns allen [i venstre margen:] die herzlichsten Grüsse W. v Seidlitz</t>
+Bl. 29. Dez. 15 Freuen uns sehr über die freundlichen Neujahrsgrüsse, die wir herzlichst erwiedern. Möchte Ihre Arbeit am Königsdenkmal gut vorwärts gehen und Ihr Mann weitere Erfolge haben. Kurz vor Weihnacht hat sich unsere Sophie mit dem jungen Rosen, aus Estland, verlobt, den Sie vielleicht bei uns gesehen haben. Treu geht es jetzt gut. Phil. Lehrs bekommt die … / Ma.. sehr gut, wo er interessiert ist, während f… … in London gut aufgehoben ist. Von uns allen [i venstre margen:] die herzlichsten Grüsse W. v Seidlitz
+Oversættelse:
+Bl. 29. dec. 15 Vi glæder os meget over de venlige nytårshilsner, som vi hjerteligt gengælder. Må Deres arbejde med kongemonumentet skride godt frem, og må Deres mand opnå yderligere succeser. Kort før jul forlovede vores Sophie sig med den unge Rosen fra Estland, som De måske har set hos os. Treu har det nu godt. Phil. Lehrs klarer sig … / Ma.. meget godt, hvor han er interesseret, mens f… … er i gode hænder i London. Fra os alle [i venstre margen:] de hjerteligste hilsener W. v Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1916-04-28</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/112N</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke og endnu et frimærke.
 To poststempler. På det ene ses kun ESDEN ..ALTST.1. Det andet har teksten DRESDEN 28. 4. 16 10 – 11 V ALTST. 1
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.C. Nielsen
 Frederiksholmskanal 28
 Kopenhagen
 Dänemark
 Abs. v. Seidlitz
 Blasewitz b. Dresden
 Residenzstr. 33
 Blas. 28. 4. 16
 Liebe Frau N.
 Besten Dank für Ihre Karte von der Schobengest… nach der Influenza. Sophies Adr. ist Fr. v. Rosen Berlin, Lessingstr. 35 II / Das junge Paar, das uns zu Ostern auf ein paar Tage besuchte, ist sehr glücklich. Mit meiner Frau geht es nach dem Alten, wenigstens nicht schlecht. Ebba hilft ihr so gut es möglich ist. Mein Sohn hat eben seine Frau aus Ancona in der Schweiz heimgeholt, wo sie seit dem vorigen Sommer wegen eines Lungenkatarrhe gelebt hat. Sie sieht jetzt wieder sehr gut aus und ist als geheilt catta….n Bei Mary ist am 3. April eine kleine Ursula erschienen (Greifswald, Karlstr. 10), das 5. Kind und // 2. Mädchen. Der Vater hat jetzt auf 10 Tage aus dem Felde im Osten heimkehren können. Mary geht es vortrefflich.
 Möchte es Ihnen allen gut gehen.
 Die Meinigen lassen bestens grüssen.
 Ihr ergebener
-Seidlitz</t>
+Seidlitz
+Oversættelse:
+Kære fru N.
+Mange tak for Deres kort fra Schobengest… efter influenzaen. Sophies adresse er Fr. v. Rosen, Berlin, Lessingstr. 35 II / Det unge par, der besøgte os i et par dage i påsken, er meget lykkeligt. Min kone har det, som det plejer, i det mindste ikke dårligt. Ebba hjælper hende så godt, hun kan. Min søn har netop hentet sin kone hjem fra Ancona i Schweiz, hvor hun har boet siden sidste sommer på grund af en lungekatarr. Hun ser nu igen meget godt ud og er betragtet som helbredt… Hos Mary kom den 3. april en lille Ursula til verden (Greifswald, Karlstr. 10), det 5. barn og // 2. pige. Faderen er nu vendt hjem fra fronten i øst for 10 dage. Mary har det fremragende.
+Jeg ønsker jer alle det bedste.
+Mine kære sender de bedste hilsener.
+Jeres hengivne
+Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1919-06-09</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/JhsX</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke
 Poststempel: DRESDEN 10 6 19. 1 – 2 N ALTST. 1
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.C. Nielsen
 Frederiksholmscanal 28
 Kopenhagen
 Dänemark
 Abs. v. Seidlitz
 Blasewitz b. Dresden
 Residenzstr. 33
 Bl. 9. Juni 1919
 Verehrte Frau Nielsen,
-Sie haben uns durch Ihre freundliche Sendung eine grosse Überraschung bereitet ….. vor allem grosse Freude, von Ihnen wieder Nachricht zu erhalten. Es ist zu gütig von Ihnen, so unser gedacht zu haben, und danken wir Ihnen herzlich dafür. In einem Monat ziehen wir auf die Zeit bis September in die Mühle; Sophie, die am 15. April hier ihr zweites Kind, einen Junge, zur Welt brachte, hat ihren Mann seit dem Januar in Baden, wo er staatszugehörig ist und seinen Dienst als Jurist in der Stadt Offenburg versieht, unmittelbar vor der Besetzungslinie; unter solchen Umständen kann er noch nicht daran denken, seine Familie dorthin zu nehmen, bevor nicht die Lage besser geklärt ist. Ebba ist schon mit dem // vorigen Sommer in Jena, um die Kinder zu versorgen, da meine Schwiegertochter die ganze Zeit wegen ihrer Lunge in Süddeutschland sein musste, jetzt aber zurückkehren soll. Mary in Greifswald hat jetzt 3 Jungen und 3 Mädel und ist sehr glücklich. Meine Frau, die Ihnen schreiben wird, hält sich gut. In der Skulpt. Sammlung herrscht Herrmann, d. h. es ist ziemlicher [i venstre margen:] Stillstand. Mit herzlichen Grüssen W. v. Seidlitz</t>
+Sie haben uns durch Ihre freundliche Sendung eine grosse Überraschung bereitet ….. vor allem grosse Freude, von Ihnen wieder Nachricht zu erhalten. Es ist zu gütig von Ihnen, so unser gedacht zu haben, und danken wir Ihnen herzlich dafür. In einem Monat ziehen wir auf die Zeit bis September in die Mühle; Sophie, die am 15. April hier ihr zweites Kind, einen Junge, zur Welt brachte, hat ihren Mann seit dem Januar in Baden, wo er staatszugehörig ist und seinen Dienst als Jurist in der Stadt Offenburg versieht, unmittelbar vor der Besetzungslinie; unter solchen Umständen kann er noch nicht daran denken, seine Familie dorthin zu nehmen, bevor nicht die Lage besser geklärt ist. Ebba ist schon mit dem // vorigen Sommer in Jena, um die Kinder zu versorgen, da meine Schwiegertochter die ganze Zeit wegen ihrer Lunge in Süddeutschland sein musste, jetzt aber zurückkehren soll. Mary in Greifswald hat jetzt 3 Jungen und 3 Mädel und ist sehr glücklich. Meine Frau, die Ihnen schreiben wird, hält sich gut. In der Skulpt. Sammlung herrscht Herrmann, d. h. es ist ziemlicher [i venstre margen:] Stillstand. Mit herzlichen Grüssen W. v. Seidlitz
+Oversættelse:
+Kære fru Nielsen,
+De har med Deres venlige brev givet os en stor overraskelse … og frem for alt stor glæde over at høre fra Dem igen. Det er meget venligt af Dem at have tænkt på os på denne måde, og vi takker Dem hjerteligt for det. Om en måned flytter vi ind i møllen, hvor vi skal bo indtil september; Sophie, der den 15. april fødte sit andet barn, en dreng, her, har haft sin mand i Baden siden januar, hvor han er statsborger og udøver sit embede som jurist i byen Offenburg, umiddelbart foran besættelseslinjen; under sådanne omstændigheder kan han endnu ikke tænke på at hente sin familie dertil, før situationen er blevet mere afklaret. Ebba har allerede siden // sidste sommer været i Jena for at passe børnene, da min svigerdatter hele tiden har været nødt til at opholde sig i Sydtyskland på grund af sine lungeproblemer, men nu skal vende tilbage. Mary i Greifswald har nu 3 drenge og 3 piger og er meget lykkelig. Min kone, som vil skrive til Dem, har det godt. I skulptursamlingen hersker Herrmann, dvs. der er temmelig [i venstre margen:] stilstand. Med hjertelige hilsener W. v. Seidlitz</t>
   </si>
   <si>
     <t>1919-07-17</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/7Tmg</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke
 Poststempel: DRESDEN 17 7 19. 11 – 12 V BLASEWITZ
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.C. Nielsen
 Frederiksholmskanal 28
 Kopenhagen
 Dänemark
 Abs. v. Seidlitz
 Blasewitz b. Dresden
 Residenzstr. 33
 Blasewitz, 25. Nov. 1910
 Sehr geehrte Frau Nielsen
 Meine Frau ist so von Dankbarkeit erfüllt über den liebevollen Empfang, den Sie und Ihr Mann ihr in Kopenhagen bereitet, hier angekommen, dass ich nicht unterlassen kann, Ihnen beiden auch meinerseits herzlich dafür zu danken. Sie hat den Tag in Kopenhagen in Ihrer Gesellschaft ungemein genossen.
 Überhaupt ist ihre Stimmung wesentlich gebessert, nachdem die Operation des Dr. Joh. Borthen so gut gelungen. Ich hoffe zuversichtlich, dass diese Wirkung auch andauern wird, wie in den vielen Fällen, die er in der gleichen Weise behandelt hat und dann nach 1 bis 2 Jahren hat selbst nachprüfen können.
 Sie stecken, wie ich von meiner Frau und von Treu höre, jetzt mitten in Ihren Vorbereitungen für das grosse Königs-Reiterdenkmal. Ich kann mir denken, welche Freude // Ihnen das bereitet, wenn auch die Mühe dabei natürlich gross ist. Nur möchte ich Sie bitten, verlieren Sie keine Zeit damit, dass Sie jetzt meinen alten Brief beantworten. Sie wissen ja, mit welcher Teilnahme ich Ihre Künstlertätigkeit verfolge und welcher Vertrauen ich zu Ihnen hege. Wenn ich Ihnen über etwas geschrieben habe, was man jedem Künstler immer sagen kann, das nicht auf eine bloss dekorative Handgeschicklichkeit ausgeht – nämlich ihn vor den Verlockungen der Natur in der Richtung zu grosser Detaillierung zu warnen – so ist das ja etwas, worüber man, wenn man will viel hin und her diskutieren kann, da das eine Lebensfrage des Kunst betrifft – aber schreiben lässt sich eigentlich nichts rechtes darüber, denn es handelt sich dabei um unmessbare Grössen, nicht aber um grundsätzliche Verschiedenheiten. Also wenn [wir] wieder, hof- // fentlich in nicht zu langer Zeit, zusammen sind und Sie es wollen, so können wir darüber sprechen; jetzt aber hätte das kaum einen Zweck.
 Mit allen guten Wünschen und den herzlichsten Grüssen von meiner Frau, Sophie und Ebba,
 Ihr
 aufrichtig ergebener
-Seidlitz</t>
+Seidlitz
+Oversættelse:
+Kære fru Nielsen
+Min kone er så taknemmelig for den kærlige modtagelse, som De og Deres mand gav hende her i København, at jeg ikke kan lade være med også på mine vegne at takke Dem begge hjerteligt for det. Hun nød dagen i København i Deres selskab utroligt meget.
+Hendes humør er generelt blevet væsentligt bedre, efter at dr. Joh. Borthens operation forløb så godt. Jeg håber fuldt ud, at denne virkning vil vare ved, ligesom i de mange tilfælde, hvor han har behandlet på samme måde og derefter selv har kunnet kontrollere resultatet efter 1 til 2 år.
+Som jeg hører fra min kone og fra Treu, er De nu midt i forberedelserne til det store rytterstatue af kongen. Jeg kan forestille mig, hvilken glæde // det giver Dem, selvom det naturligvis også er forbundet med stor møje. Jeg vil blot bede Dem om ikke at spilde tid på at besvare mit gamle brev nu. De ved jo, med hvilken interesse jeg følger Deres kunstneriske virke, og hvilken tillid jeg nærer til Dem. Når jeg har skrevet til Dem om noget, som man altid kan sige til enhver kunstner, der ikke nøjes med rent dekorativ håndværksmæssig dygtighed – nemlig at advare ham mod naturens fristelser i retning af for stor detaljering – så er det jo noget, man, hvis man vil, kan diskutere frem og tilbage om i lang tid, da det vedrører et livsvigtigt spørgsmål inden for kunsten – men der kan egentlig ikke skrives noget rigtigt om det, for der er tale om umålelige størrelser, ikke om grundlæggende forskelle. Så hvis [vi] igen, forhåbentlig inden alt for lang tid, er sammen, og De ønsker det, kan vi tale om det; men nu ville det næppe tjene noget formål.
+Med de bedste ønsker og de hjerteligste hilsener fra min kone, Sophie og Ebba,
+Deres
+oprigtigt hengivne
+Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/Jo4U</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke
 Poststempel: DRESDEN 17 7 19. 11 – 12 V BLASEWITZ
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.C. Nielsen
 Frederiksholmskanal 28
 Kopenhagen
 Dänemark
 Abs. v. Seidlitz
 Blasewitz b. Dresden
 Residenzstr. 33
 Blas. 17. 7. 19
 Liebe Frau Nielsen,
 Empfangen Sie unsern herzlichsten Dank für die neue Sendung, die gestern vollkommen in Ordnung hier angekommen ist und uns die besten Dienste leisten wird. Ich schreibe Ihnen dies, da meine Frau mit dem Einpacken für die Mühle voll beschäftigt ist, wohin wir morgen für 2 Monate ziehen. Sophie mit Ihren [!] 2 Kindern ist schon seit 1 Monat dort. Die Adresse bleibt die hiesige. Auch Treus, die ich gestern besuchte und bei guter Gesundheit traf, sind über Ihre Freundlichkeit ungemein erfreut.
 Ihrer
 ergebener 
-Seidlitz</t>
+Seidlitz
+Oversættelse:
+Kære fru Nielsen,
+Vi vil gerne rette vores hjerteligste tak for den nye forsendelse, som ankom her i går i fuldstændig orden og vil være os til stor nytte. Jeg skriver dette til Dem, da min kone har travlt med at pakke til møllen, hvor vi i morgen flytter hen i to måneder. Sophie med Deres [!] to børn har allerede været der i en måned. Adressen forbliver den samme som her. Også familien Treus, som jeg besøgte i går og mødte i godt helbred, er utroligt glade for Deres venlighed.
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1921-03-26</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/SZIl</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke og yderligere et frimærke
 To ens poststempler med teksten: DRESDEN 26. 3. 21. 2-3N ALTST. 1
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau A.M.C. Nielsen
 Gasthof Ober Gurgl
 Oetztal
 Tirol
 Seidlitz
 Blasewitz b. Dresden
 Blas. 26. 3. 21
 Liebe Frau Nielsen,
 Besten Dank für Ihre Karte
 Wünsche Ihnen voll Überwindung der Erkältung. Bei Treu sah ich gestern Ihre Meermaid. Soll ich Ihnen meine Ansicht sagen und darf ich es, so finde ich die Gestalt nicht geschlossen genug – bei der Plastik scheint mir der Um…i. alles zu sein. Ist sie aufgetaucht und – wie ein Hase – jedes Augenblick bereit wieder zurückzutauchen, so würde ich sie mir auf den eingezogenen Knien geduckt vorstellen und anspähend, jedes Augenblick bereit wieder zurückzuschnellen. Und nun - als die Hauptsache – Alles Gute für die Rückkehr in die Heimat. Treu verbringt jeden Tag ein paar Stunden ausser dem Bett, doch gefällt mir sein Zustand wenig.
 [i venstre margen:] Ihr ergebener Seidlitz.
-I lægget er der et bilag, en trykt tekst til slægtninge og venner med en detaljeret beskrivelse af omstændighederne ved Constances død; hun døde af lungebetændelse.</t>
+Oversættelse:
+Kære fru Nielsen,
+Mange tak for Deres kort
+Jeg ønsker Dem god bedring med forkølelsen. Hos Treu så jeg i går Deres havfrue. Hvis jeg må give Dem min mening – og det håber jeg, at jeg må – så synes jeg, at figuren ikke er tilstrækkeligt sammenhængende – i skulpturen forekommer det mig, at om…i. er det hele. Hvis hun er dukket op og – som en hare – hvert øjeblik er klar til at dykke ned igen, ville jeg forestille mig hende sammenkrøbet med indtrukne knæ og på udkig, hvert øjeblik klar til at springe tilbage. Og nu – som det vigtigste – alt godt til hjemkomsten. Treu tilbringer hver dag et par timer ude af sengen, men jeg er ikke særlig tilfreds med hans tilstand.
+[i venstre margen:] Deres hengivne Seidlitz
+Maskinoversættelse</t>
   </si>
   <si>
     <t>1934-01-01</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/u1Qp</t>
   </si>
   <si>
     <t>Kort med foto af en vase med en buket mistelten. Uden frimærker og stempel. Med blyant af anden hånd dateret til „c. 1/1 34“.
 Liebe Frau Nielsen, mit sehr grosser Freude und Bewunderung lasen wir von den hohen Auszeichnungen, die Ihnen zuteil wurden und zu denen wir Ihnen von Herzen gratulieren.
 Ganz entzückend ist der kleine Hirtenknabe, es liegt so viel Liebe und feines Verständnis darin, Sie sind selbst zu dem Echo geworden, das den Widerhall dieses Lebens (Ihres Mannes) noch lang nachklingen lässt. Eine schönere Personifikation des Echos lässt sich nicht denken.
 Es ist so lieb von Ihnen, dass Sie uns daran teilnehmen lassen, wir danken Ihnen herzlich dafür. Mir geht es gesundheitlich gut, ich habe gerade die Niederschrift meines Lebenswerkes beendet. – Wie würden wir uns freuen, wenn Sie im nächsten Jahr wider [!] nach Dresden kämen, aber hoffentlich für länger und bei uns wohnen, wir haben ja jetzt Platz. Mit vielen Wünschen u. Grüssen, auch von meiner Schwiegertochter, Ihr Max Lehrs
 I venstre margen og fortsat forneden:
 Sie haben, sehr geehrte Frau, mein Freund u. Kameraden, Major von Werckbecker samt Gattin, so reizend und freundlich empfangen, dass beide in München noch immer voller Begeisterung davon sprechen; auch ich möchte Ihnen herzlich dafür danken und zugleich ein gesegnetes 1934 wünschen! Ihr ergebener Philipp Lehrs.
 Oversættelse:
 Kære fru Nielsen, det var med stor glæde og beundring, at vi læste om de fornemme udmærkelser, De har modtaget, og som vi af hele vores hjerte ønsker Dem tillykke med.
 Den lille hyrde er helt fortryllende; der ligger så megen kærlighed og fin forståelse i den. De er selv blevet det ekko, der lader genklangen af dette liv (Deres mands) klinge videre i lang tid fremover. Man kan ikke forestille sig en smukkere personificering af ekkoet.
 Det er så sødt af Dem, at De lader os tage del i det, vi takker Dem hjerteligt for det. Jeg har det godt helbredsmæssigt, jeg har netop afsluttet nedskrivningen af mit livsværk. – Hvor ville vi glæde os, hvis De næste år igen [!] kom til Dresden, men forhåbentlig for længere tid og boede hos os, vi har jo plads nu. Med mange ønsker og hilsener, også fra min svigerdatter, Deres Max Lehrs
 I venstre margen og fortsat forneden:
 De har, kære fru, modtaget min ven og kammerat, major von Werckbecker og hans hustru, så charmerende og venligt, at begge stadig taler om det med stor begejstring i München; også jeg vil gerne takke Dem hjerteligt for det og samtidig ønske Dem et velsignet 1934! Deres hengivne Philipp Lehrs.
 Maskinoversættelse</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/28Du</t>
   </si>
@@ -804,59 +746,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://amcn.ktdk.dk/udstillinger/internationale-kunstausstellung-dresden-1897-1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/udstillinger/grosse-kunst-ausstellung-dresden-1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/6uNW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/nqwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/bwJa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/pgCq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/4htM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/GyL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ktIo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/UbXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/hnwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ShTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/BpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/zBGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/KHlO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/5kNi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/TLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/EzFU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ckE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/112N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/JhsX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/7Tmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/Jo4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/SZIl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/u1Qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/28Du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/vaerker/skitsebog-2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://amcn.ktdk.dk/udstillinger/internationale-kunstausstellung-dresden-1897-1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/udstillinger/grosse-kunst-ausstellung-dresden-1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/4htM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/WMLF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/UbXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/naVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/BpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/zBGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/KHlO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/5kNi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/TLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/EzFU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ckE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/112N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/JhsX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/7Tmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/Jo4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/SZIl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/u1Qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/28Du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/vaerker/skitsebog-2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -978,1414 +920,1016 @@
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="5"/>
       <c r="L3" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H4" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="I4" s="5"/>
-      <c r="J4" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H5" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="I5" s="5"/>
-      <c r="J5" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="6" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="I7" s="5"/>
-      <c r="J7" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>39</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="C8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="s">
-        <v>35</v>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I8" s="5"/>
-      <c r="J8" s="5" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L8" s="6" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H10" s="5" t="s">
+        <v>49</v>
       </c>
       <c r="I10" s="5"/>
-      <c r="J10" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="6" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="6" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>22</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="s">
-        <v>62</v>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I16" s="5"/>
-      <c r="J16" s="5" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="J16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C17" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="6" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="6" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="s">
-        <v>78</v>
+      <c r="A21" s="5" t="n">
+        <v>1934</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K22" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>82</v>
-[...111 lines deleted...]
-      <c r="M24" s="5" t="s">
         <v>88</v>
       </c>
-    </row>
-[...214 lines deleted...]
-      <c r="M28" s="5"/>
+      <c r="M22" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
-    <hyperlink ref="M23" r:id="rId28"/>
-[...4 lines deleted...]
-    <hyperlink ref="M28" r:id="rId33"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>