--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Anne Marie Carl-Nielsen" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="57" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="101" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -99,50 +99,83 @@
 I ♡ N
 Mollico
 Tre påskrifter med blyant med andne hånd (Woldemar v. Seidlitz):
 6 ..br, sch… F.. . f K..t
 (deshalb)
 12 …., do, gut
 wieviel wert?
 Dresden, 30. Nov. 1904
 Hochgeehrte Frau!
 Hier die Auskunft von Dr. Zimmermann, die Ihnen freilich leider wenig helfen wird. Wenn man nicht zufällig auf den richtigen Käufer trifft, werden solche Porzellan, wie ich fürchte, schwer anzubringen sein.
 Für Ihre Reisekarten sagen wir Ihnen herzlichen Dank. Sie haben also Ihre Zeit sehr gut ausgenutzt.
 Möchte nun auch der Aufenthalt in Athen sich recht befriedigend gestalten. Alle lassen Sie … grüssen.
 Ihr
 ergebener 
 Seidlitz 
 //
 Trykt tekst foroven til venstre:
 KÖNIGLICHE PORZELLAN- UND GEFÄSS-SAMMLUNG ZU DRESDEN.
 Med E. Zimmermanns hånd:
 7/11, 1904
 Sehr geehrte Herr Geheimrat.
 Neben die Neapolitanische Majolikafabrik an Gustiniani gestatte ich mich, Ihnen bei folgende Schrift zu übersenden, in das sich alles Wissenswerte über diese Fabrik zu finden scheint (Seite 8, Seite 10 oben. Erwähnung des Künstlers Mollica). Dieselbe existiert, glaube ich, noch heute. Die Marke stellt übrigens in der Mitte kein Herz dar, sondern eine Vase.
 Die Porzellansammlung besitz von dieser Fabrik eine ganze Haufen von Imitationen griechischer Vasen, sowie auch italienischer Kostümfiguren. Wegen Platzmangel sind sie aber nicht ausgestellt.</t>
   </si>
   <si>
+    <t>1905-05-18</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/nqwf</t>
+  </si>
+  <si>
+    <t>Foroven til venstre på begge ark papir er trykt: M. S.
+Blasewitz, d. 18. Mai 1905
+Liebe, verehrte Frau Nielsen,
+was müssen Sie von uns denken, entschuldigen kann ich mich nicht – dazu habe ich keinen Grund – aber ich hoffe, Sie sind uns nicht zu böse. Sie haben mir und meinen Schwestern mit den wundervollen Photographien eine übergrosse Freude gemacht – wir danken Ihnen viel tausendmal, dass Sie so freundlich unserer gedacht haben. Ich lasse mir meine Photographie jetzt einrahmen und wenn ich sie dann vor mir habe und immer anschauen kann, werden meine Gedanken oft zu Ihnen ins schöne Griechenland wandern. Wie schön muss // es jetzt da unten sein – ich beneide Sie beinah ordentlich, wenn es jetzt hier auch ganz prachtvoll ist. Alles ist grün und in Blüte. Der Flieder sieht so fein aus in seinem zarten Lila und duftet so schön. Ja, wir haben es wohl sehr gut! Sie müssten auch mal um diese Zeit nach Dresden kommen – da würden wir Ihnen unseren schönen Garten in seiner ganzen wilden Pracht zeigen – das wäre schön, wenn Sie wiederkämen – wir würden uns wolh [!] schrecklich drüber freuen. Die Tage Ihres lieben Besuches sind uns unvergesslich und werden immer eine unserer schönsten Erinnerungen bleiben.
+Wir kommen eben aus Berlin zurück – fast drei Wochen wa- // ren meinen Schwestern und ich dort bei guten Freunden zu Besuch. Wir haben die Grossstadt mit allen ihren Chikanen, Annehmlichkeiten u. Nachteilen genossen und freuen uns jetzt hier wieder der häuslichen Ruhe. Viel, viel haben wir gesehen. Zum ersten Mal das neue Kaiser Friedrich Museum, das uns sehr gut gefallen hat. Natürlich urteilen wir nur nach Laienart – aber bei solchen Sachen finde ich es beinah richtiger, als wenn jeder Kenner nach seiner Seite hin krittelt und von seinem Wege natürlich auch nicht abgehen will. Manche Sachen wirken ja wirklich nicht schön, aber im allgemeinen trägt das Ganze einen vornehmen Charakter und man sieht sich die Ge- // genstände mit grosser Freude an und hat etwas davon – und das ist die Hauptsache. In der Nationalgalerie war eine Menzelausstellung – was hat der Mann nicht alles geleistet – ich glaube es giebt selten so vielseitige Menschen, vielseitig in einer Kunst. Der hat gearbeitet und sein Leben ausgenutzt. Und das Pergamonmuseum – da glaubt man sich beinah in Griechenland, und mit etwas starker Phantasie könnte man diese Gedanken vielleicht auch erreichen. Lehrsens haben wir auch besucht. Sie fühlen sich noch immer sehr unglücklich, und Herr Lehrs kann sich mit seiner Stellung, auch noch nicht abfinden – es ist eben etwas ganz anderes wie hier in Dresden. //
+II
+Man kann ihre Verzweiflung verstehen. Sie haben eine äusserlich nette Wohnung, wo aber kein Sonnenstrahl einkommt – u. nach einem eignen Häuschen ist es natürlich schwer, sich in Mietwohnungen zurechtzufinden. Jedenfalls tuen uns allen Lehrsens sehr leid. Wir haben einen gemütlichen Abend bei Ihnen verlebt und dachten an die Dresdner Zeiten. Die letzten drei Tage unseres Aufenthaltes kamen die Eltern auch nach Berlin und das war eine nette Zeit, und Mama hat sie auch ganz gut überstanden. Etwas anstrengend ist es schon in solchen Trubel zu kommen und dabei viel sehen zu wollen, und viele Bekannte zu besuchen. // Von Treu’s werden Sie wohl selbst Nachricht haben, Frau Treu ist eben nicht ganz wohl, hat immer mit Halsgeschichten zu tun – hoffentlich wird es aber bald wieder gut. Prof Treu hat uns wieder aufgefordert seine Vorlesungen, die er Volksschullehrern hält, mit anzuhören, hinter dem Vorhang. Diese Vorträge sind immer ganz famos, wie Sie sich denken können – man bekommt so ganz neue Begriffe und durch die Bilder und Skulpturen wird alles so schön klar. Papa hat jetzt viel zu arbeiten, zu Pfingsten wollen wir aber wieder ein paar Tage in die Mühle – zu Ostern sind wir // dort noch in Schnee gewatet, und es hagelte und schneite – aber wir waren eine lustige Gesellschaft zusammen, dann ist es immer schön. Für Papa wird diese Jahreszeit für dort aber besser sein, und dann geniesst man noch nicht. Ebba lernt immer noch fleissig Latein und griechisch, und lernt allmählich den Gedanken kennen, dass sie auch kein Kind mehr ist, d. h. Kinder wollen wir ja alle noch sein – aber mancher Beziehung ändert sich doch vieles, und sie diesen Jahren doch fast am Allermeisten. Sophie besorgt Hühner u. Blumen und liest ernst (was sie eben // treibt, tut sie ernsthaft[)]. Wir werden jetzt alle zusammen engl[.] Geschichte treiben u. Vorträge darüber hören. Sonst haben die Schwestern noch Zeichenstunde u. wir alle spielen unser Klavier – aber die übrige Zeiteinteilung bleibt uns selbst überlassen – und das ist nicht immer ganz leicht.
+Siehe Frau Nielsen, bitte verzeihen sie [!] mir diesen Unsinn, es ist eine rechtes Durcheinander und es steht nichts vernünftiges drin. Aber Sie werden schon nachsichtig sein. Also nochmals vielen innigen Dank von uns dreien u. viele herzl. Grüsse, auch von den Eltern.
+Ihre dankbar ergebene
+Mary v. Seidlitz</t>
+  </si>
+  <si>
+    <t>1906-02-26</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/bwJa</t>
+  </si>
+  <si>
+    <t>Kort med foto af villa
+Trykt tekst: Blasewitz b. Dresden – Residenzstrasse 33.
+II. 06
+Liebe Frau Nielsen
+Zu Weihnachten haben Sie uns so freundliche Grüße geschickt und wir sind stumm geblieben trotzdem wir uns so über Ihre Karten gefreut haben, wie das kam? Wir waren in einem großen Arbeitstrubel für einen Verkauf zu Gunsten der armen vertriebenen Balten, alles drehte sich daherum und man kann nicht mehr ordentlich zum Luft schnappen. Nun hat der ganze Trubel mit glanzendem Erfolg geschlossen und alles ist nun // wieder in Ruhe und Ordnung zurückgekommen. Da fiel uns unsere Unfreundlichkeit Ihnen gegenüber schwer aufs gewissen. Nun können wir Sie bitten nicht zu böse zu sein und auch jetzt noch unsere recht herzlichen Grüsse entgegenzunehmen und hauptsächlich vielen, vielen Dank dass Sie so freundlich unserer gedacht haben.
+Nun wird es vielleicht sehr unbescheiden klingen, aber ich glaube es ist besser wenn ich schreibe, da es wahrscheinlich ein Fehler der Post ist. Das Paketchen welches Sie mir ansagten muss verloren gegangen sein, wenigstens ist es nicht in meine Hände gekommen.
+Wir hoffen alle so dass Sie bald wieder nach Deutschland kommen und wenn Sie dann durch Dresden kommen dann besuchen Sie uns [i venstre margen:] doch nicht wahr? Wir freuen uns alle darauf. Herzl. Grüsse von I. Ebba v. Seidlitz</t>
+  </si>
+  <si>
     <t>1906-05-31</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/pgCq</t>
   </si>
   <si>
     <t>Postkort med påtrykt frimærke og tre poststempler med teksterne WILMERSDORF bei BERLIN …5 06 4-5 N, DRESDEN …. 5-6 V, Bestellt vom Postamte 31 5 06 7½ - 8½ N
 Trykt tekst:
 Postkarte
 Udskrift:
 An 
 Frau Anne Marie Karl-Nielsen
 Adresse Herrn Geheimerat von Seidlitz 
 Dresden - Blasewitz
 Residenzstr. 34
 Omadresseret til
 Adresse Hotel de Rome Berlin
 Unter den Linden 
 Neumann
 Hotel de Rome Berlin
 Unter den Linden 39.
 Wilmersdorf 30. | 5. 06.
 Verehrte gnädige Frau, ich war sehr betrübt, dass ich Sie vor Ihrer Abreise nicht noch einmal sehen konnte. Sie schrieben mir am Montag auch kein Wort davon, dass diese für Dienstag Morgen festgesetzt war; dann wäre ich sicher wenigstens für eine Stunde gekommen.
 Schreiben Sie mir, bitte, wann Sie am Donnerstag durchreisen. Ich werde jedenfalls auf den Bahnhof kommen, für kurze Zeit freilich nur, weil ich am Donnerstag um 5 einen mehrstündigen Vortrag halten muss.
 Viel Erfolg und Freude im schönen Dresden wünscht Ihnen mit herzlichsten Grüssen 
@@ -227,117 +260,423 @@
   </si>
   <si>
     <t>Kort med påtrykt frimærke.
 Poststempel med teksten: DRESDEN 7. 9. 07 … BLASEWITZ
 Trykt tekst:
 Postkarte mit Antwort
 Weltpostverein
 Carte postale avec réponse payée
 Union postale universelle
 Nur für die Adresse
 Udskrift:
 Frau Anne Marie Carl Nielsen
 5 Ny Toldbodgade
 Kopenhagen
 Dänemark
 Blasewitz
 Residenzstr. 33
 Sept. 1907
 Verehrte Frau Nielsen, Besten Dank für Ihre Antwort. Der Preis von 1300 M. ist mir recht, zahlbar im Januar 1908. Wenn ich das Stück zu Weihnachten haben könnte, wäre es mir lieb. Sonst kann es auch später sein.
 Mit den besten Grüssen von den Meinigen
 Ihr
 ergebener 
 W. v. Seidlitz</t>
   </si>
   <si>
+    <t>1908-01-24</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/UbXk</t>
+  </si>
+  <si>
+    <t>Blasewitz b. Dresden
+Residenzstrasse 33 24. I. 08
+Liebe, verehrte Frau Nielsen
+Ich kann Ihnen garnicht sagen, wie wir uns Ihr freundliches Gedenken gefreut hat und ich möchte Ihnen sehr, sehr herzlich dafür danken, wir haben es so warm empfunden. Ich habe mir die kleine fliesende Ente gewählt und bin sehr glücklich in ihren Besitz, noch // ganz besonders dadurch, dass sie mich immer so lieb an Sie erinnert. – Die Weihnachtszeit liegt nun schon wieder ein ganzes Stück hinter einem und ein jeder steckt wieder in seinen Beschäftlichenchen [!] drin. Ebba wird Ihnen wohl schon geschrieben haben, was für eine schöne Winterreise wir beide eben gehabt haben, das war für uns eine grosse und ungeahnte Überraschung. // Und von unserem grössten Glück haben Sie nun auch gehört, und ich weiss, wie Sie unsere Freude nachempfinden werden. Mit Marys Verlobung ist nun in unser Haus plötzlich wieder so viel Sonne gekommen, die im letzten sehr durch Mamas Augenleiden manchmal etwas verdunkelt war. Hoffentlich kommt wieder eine Zeit, wo diese Sorge ganz gehoben ist. Ich kann Ihnen garnicht sagen was dieser Ereichnis // uns allen ist und wie günstig es auch auf Mamas Stimmung und Befinden gewirkt hat. Eben sind wir im Begriff die Verlobungsanzeigen zu verschicken.
+Von den Eltern soll ich Sie sehr herzlich grüssen. Wie schön wäre es für uns alle, Sie recht bald wieder einmal bei uns wiederzusehen.
+Es grüsst Sie in herzlicher Dankbarkeit
+Ihre ergebene Sophie vSeidlitz</t>
+  </si>
+  <si>
     <t>1908-05-15</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/hnwN</t>
   </si>
   <si>
     <t>Postkort med to frimærker, det ene påtrykt.
 To poststempler, begge med teksten DRESDEN 16 5 08 … BLA…
 Trykt tekst:
 Postkarte
 Udskrift:
 Frau Anne Marie Carl Nielsen
 Kopenhagen
 5 Ny Toldbodgade
 Dänemark
 Blasewitz 15. Mai 1908
 Geehrte Frau Nielsen,
 Ihre Bronze ist gut angekommen und macht Mary die grösste Freude. Sie ist sehr schön durchziseliert, so dass Sie [!] gut patinieren wird.
 Haben Sie herzlichen Dank für die schöne Arbeit. Die Dresdner Bank in Dresden habe ich gleichzeitig angewiesen, Ihnen den Betrag zu senden.
 Mit den besten Grüssen von Allen – meiner Frau geht es jetzt mit dem Auge verhältnismässig etwas besser – Ihr ergebener Seidlitz</t>
+  </si>
+  <si>
+    <t>1909-09-12</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/ShTL</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke
+Poststempel med teksten DRESDEN 13 9 09 9 – 10V BLASEWITZ
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau Anne Marie Carl Nielsen
+Vordrufsvej 53
+Kopenhagen
+Dänemark
+Blasewitz 12. 9. 09
+Liebe Frau Nielsen, Besten Dank für Ihre Karte. Ebba will an den 15/16 von Christiania (Abbediengen Bertum, bei Dr. Aubert) aufbrecken und Sie in Kopenhagen aufsuchen. Ich teile ihr Ihre neue Adresse mit, die sie wohl auch in Ny Toldbodgade 5 erfahren hätte.
+Mit den besten Grüssen
+Ihr
+ergebener 
+Seidlitz</t>
+  </si>
+  <si>
+    <t>1910-03-25</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/BpZ0</t>
+  </si>
+  <si>
+    <t>Kort med foto af villa.
+Trykt tekst:
+Blasewitz b. Dresden – Residenzstrasse 33.
+25.III. 1910
+Sehr verehrte, liebe Frau Nielsen
+Schon längst wollte ich Ihnen einen Gruss schicken, bin ich Ihnen doch noch immer einen Dank schuldig, für einen so freundlichen Neujahrsgruss. Der kleine Wolfgang // Schöne kam dazwischen, so erwidere ich jetzt mit sehr herzlichen Ostergrüssen. – Augenblicklich sind wir alle zu Hause vereint, doch dauert es nicht lange, da nach Ostern Papa und Ebba nach Italien gehen. Aus Marburg hören wir nur Gutes. Der kleine Bub ist zu nett, ich glaube das wird auch mal so ein streunner, kleiner Bacchusknabe wie der Ihre. Das ganze Haus grüsst // [i margenen på forsiden:] Sie mit mir sehr herzlich Ihre ergebene Sophie vSeidlitz</t>
+  </si>
+  <si>
+    <t>1910-10-11</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/zBGO</t>
+  </si>
+  <si>
+    <t>Kort med frimærke og poststempel med teksten: DRESDEN 11.10. 12 11-12 V BLASEWITZ
+Trykt tekst:
+Sächsische Heimatschutz-Postkarten.
+I.A. des Landesvereins Sächsischer Heimatschutz Dresden. I. Folge
+Verlag u. Phot. von Susanne Homann, Werkstätte für moderne Lichtbildkunst.
+Darmstadt 1910. Jeglicher Nachdruck verboten. Serie 36, No. 3.
+På den anden side foto med teksten:
+DRESDEN GROSSER SCHLOSSHOF NORDWESTECKE
+Udskrift:
+Frau A.M.C. Nielsen
+Kopenhagen
+Vorelrupsovey 53
+Liebe Frau Nielsen, wir freuen uns so jetzt jemanden von Ihrer Familie hier zu wissen und hoffen sehr, dass Irmelin uns bald mal besuchen wird wenn es auch leider ein ewig langer Weg von Hellerau bis zu uns ist; ich habe ihr gleich geschrieben als ich Ihre Karte bekam. Vielleicht kommt nun auch mal noch jemand andern von Ihren Kinder, wie schön wär das!
+[i margenen:] Herzliche Grüsse von Ihrer Ebba vSeidlitz</t>
   </si>
   <si>
     <t>1910-11-16</t>
   </si>
   <si>
     <t>Constance von Seidlitz</t>
   </si>
   <si>
     <t>Georg Treu beder om at få uddybet og præciseret en række oplysninger om AMCNs liv og værker. Han beder også om at få tilsendt flere fotografier af hendes værker til Albertinums fotosamling.</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/KHlO</t>
   </si>
   <si>
     <t>Weisser Hirsch bei Dresden
 Heinrichstrasse 21, Ulenburg
 d. 16. Nov. 1910.
 Verehrte Frau.
 Vielen Dank für Ihren lieben Brief. Das war grade das was ich brauchte. Halten Sie es nicht für unbescheiden, wenn ich noch um einige Ergänzungen bitte.
 Wie heisst Ihr Geburtsort? Ich lese: Sturderup. Ist das richtig?
 Sind Sie 1863 oder 1865 geboren? Die Zahl ist undeutlich und ich möchte // Sie als Ihr ehrlicher Geschichtsschreiber doch nicht älter machen?
 Ferner: wann haben Sie die schöne Möwe für Ihre Porzellanmanufaktur gemacht? Haben Sie davon Aufnahmen, was Sie sonst noch für Porzellan gearbeitet in Photographieen?
 Unsre Photographiensammlung Ihrer Werke ist überhaupt noch lückenhaft. Wollen Sie uns helfen sie zu vervollständigen? Ich schreibe auf, was wir besitzen und bitte auch hier Fragen zu beantworten. //
 Wir haben an Aufnahmen:
 Bacchusknaben, Kollihund, Gräfin Ahlefeld, Grosrelief mit Wolkenhand (für wen u. wo?). Reitende Königin (wer u wo?). Von der Kirchentür in Ribe besitzen wir die Scho…tonseiten und drei der figürlichen Reliefs: d reitender Christus, der palmschwingende Gruppe links und die Magdalene; die Gruppe oben und rechts fehlen uns. Wir besitzen von der Tür ferne eines schreitender Löwe und zwei Evangelistensymbole: der geflügelte Stierkopf und der Engels kopf. Die beiden anderen fehlen uns. Wo befinden sich übrigens diese letztere Reliefs an der Tür?
 Vom Königs denkmal haben Sie uns freundlichst gegeben eine Profilansicht u. aus dem Fries der Scheffer // und die Spitze des Zunges auf der linken Seite.
 Kentaur u Kalb kann ich bei Lehrs u. uns aufnehmen lassen.
 Uns fehlt aber vor Allem das Finsendenkmal.
 Nun bin ich doch wieder im Fragen und Bitten hereingekommen. Seien Sie mir nicht böse und grüssen Sie Ihren Herrn Gemahl und Frau von Seidlitz. Wir gedenken deren dass sie heut bei Ihnen ist und haben mit meiner Frau an Ihrem Unfall herzlich teilgenommen. Hoffentlich ist jetzt wieder Alles gut!
 Ihr aufrichtig ergebener
 Georg Treu
 Oversættelse:
 Kære fru.
 Mange tak for Deres kærlige brev. Det var lige, hvad jeg havde brug for. De må ikke anse det for at være upassende, hvis jeg beder om nogle yderligere oplysninger.
 Hvad hedder Deres fødeby? Jeg læser: Sturderup. Er det korrekt?
 Er De født i 1863 eller 1865? Tallet er utydeligt, og jeg vil // som Deres ærlige historiker jo ikke gøre Dem ældre?
 Desuden: hvornår lavede De den smukke måge til Deres porcelænsmanufaktur? Har De fotografier af den, og hvad har De ellers lavet af porcelæn, som er dokumenteret på fotografier?
 Vores fotosamling af Deres værker er stadig meget ufuldstændig. Vil De hjælpe os med at gøre den komplet? Jeg skriver ned, hvad vi har, og beder Dem også besvare spørgsmålene her. //
 Vi har billeder af:
 Bacchus-drengene, Kollihund, grevinde Ahlefeld, stort relief med skyhånd (til hvem og hvor?). Den ridende dronning (hvem og hvor?). Fra kirkedøren i Ribe har vi de to sider og tre af de figurative relieffer: den ridende Kristus, gruppen til venstre, der svinger palmeblade, og Magdalene; gruppen øverst til højre mangler vi. Vi har fra døren en skulptur af en gående løve og to evangelistsymboler: det bevingede tyrehoved og englehovedet. De to andre mangler vi. Hvor befinder disse sidstnævnte relieffer sig for øvrigt på døren?
 Fra kongemonumentet har De venligst givet os et profilbillede samt fra frisen af skaberen // og spidsen af tungen på venstre side.
 Kentaur og kalv kan jeg få optaget hos Lehrs og hos os.
 Men vi mangler frem for alt Finsens monument.
 Nu er jeg altså igen kommet med spørgsmål og anmodninger. Vær ikke vred på mig, og hils Deres ægtemand og fru von Seidlitz. Vi tænker på, at hun er hos Dem i dag, og har sammen med min kone udtrykt vores dybe medfølelse med Deres ulykke. Forhåbentlig er alt nu igen i orden!
 Deres oprigtigt hengivne
 Georg Treu
 Maskinoversættelse</t>
+  </si>
+  <si>
+    <t>1914-02-17</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/5kNi</t>
+  </si>
+  <si>
+    <t>Med nyere arkivhånd dateret til 17/2 14
+Kort med frimærke og poststempel: DRESDEN 17. 2. 14 5-6 N BLASEWITZ
+Trykt tekst:
+POSTKARTE
+AMTLICHE AUSGABE DER GENERAL
+DIREKTION DER KÖNIGL. SAMMLUNGEN
+zu DRESDEN
+VERLEGT BEI: BUCHDRUCKEREI DER WILHELM UND BERTHA v. BAENSCH STIFTUNG, DRESDEN – JULIUS BARD, VERLAG FÜR LITERATUR UND KUNST, BERLIN
+På den anden side gengivelse af tegning, trykt tekst:
+DRESDEN
+KÖNIGLICHES KUPFERSTICHKABINETT
+JAN VAN EYCK
+SILBERSTIFTZEICHNUNG
+Udskrift:
+Frau Anne Marie Carl-Nielsen
+Celle
+poste restante
+Ulæselig omadressering med blækstift
+Liebe Frau Nielsen, ich danke Ihnen sehr für Ihren Gruss und das Bild des schönen Flingarth / wie schön muss dieser Hingst sein. Mama will Ihnen schon so lange schreiben und danken, möchte aber gern vorher wie sie Ihnen versprochen hat, Ihren Hund im Albertinum streicheln mal // kommt immer nicht dazu. Bei Mary geht alles ausgezeichnet, alles ist wieder gesund und Mary schreibt immer ganz glücklich über ihre viere. Irmelin sehen wir nur so selten, das ist so schade, sie haben ja aber alle in Hellerau so viel zu arbeiten, dass keine Zeit bleibt. Kommen Sie nicht wieder mal nach Dresden und wohnen wieder bei uns? Ihre Ebba Seidlitz</t>
+  </si>
+  <si>
+    <t>1915-08-09</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/TLIs</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke og yderligere et frimærke.
+To poststempler, begge med teksten ALTENBERG (ERZGEB). På det ene er datoen 9.8.15 synlig, på det andet klokkeslettet 5-6 N
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.K. Nielsen [!]
+Frederiksholms Kanal 28
+Kopenhagen
+Dänemark
+Mühle 9. 8. 15
+Liebe Frau Nielsen,
+Vielen Dank für Ihre Karte von 29. Juli, die uns durch Ihren guten Nachrichten erfreute. Zu dem Erfolg Ihrer Tochter wünschen wir Ihnen Glück. Hoffentlich geht es mit der Arbeit an Ihrem Denkmal gut vorwärts.
+In 8 Tagen kehren wir nach Dresden zurück, nachdem wir 5 ruhige Wochen hier verlebt. Wir haben Willys 3 kleine Töchter bei uns, da deren Mutter wegen der Folgen einer Lungenentzündung nach Arcona bis zum Winter hat gehen müssen. Willy ist jetzt zum V…t hier. Meine Tochter Mary ist mit ihren 4 Kindern // nach dem Timmendorfer Strand an der Ostsee gezogen, während ihr Mann jetzt bei seinen Kranken in Greifswald bleiben muss. Sophie u. Ebba geht es gut, meiner Frau leidlich. Alle lassen sehr grüssen.
+Ihr
+aufrichtig ergebener 
+Seidlitz 
+GR. Treu geht es gut.
+Abs. v. Seidlitz
+Blasewitz b. Dresden
+Residenzstr. 33</t>
+  </si>
+  <si>
+    <t>1915-09-02</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/EzFU</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke og yderligere et frimærke
+To poststempler, begge med teksten DRESDEN 2 9 15 11-12V ALTST. 1
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.C. Nielsen
+Fredriksholms Kanal 28
+Kopenhagen
+Dänemark
+Abs. v. Seidlitz
+Blasewitz b. Dresden
+Residenzstr. 33
+Blasewitz 2. Sept. 15
+Hochgeehrte Frau Nielsen,
+Mit Freuden las ich dass Ihr Mann Dirigent des Musikvereins geworden ist und wünsche Ihnen beiden Glück zu dieser Ehre. Wir feiern hier wohl zum letzten mal den Sedantag mit den fast 1¾ Millionen russischen Gefangenen der Deutschen und Oesterreicher während der letzten vier Monate; wird der Frieden in Petersburg diktiert, so tritt wohl der Friedenstag an die Stelle des Sedantages. Möge es Ihnen Allen gut gehen. Ihr ergebener
+Seidlitz</t>
+  </si>
+  <si>
+    <t>1915-12-29</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/ckE9</t>
+  </si>
+  <si>
+    <t>Postkort med frimærke.
+Med gengivelse af maleri af Edvard Munch
+Poststempel med teksten DRESDEN 29 12 15 7-8 V BLASEWITZ
+Trykt tekst:
+Postkarte
+SONDERBUND INTERNAT. KUNSTAUSSTELLUNG COELN 1912
+IN DER AUSSTELLUNGSHALLE DER STADT COELN AM AACHENER TOR
+MAI – 30. SEPT. 9 – 7 UHR
+På den anden side:
+EDVARD MUNCH
+VIER MÄDCHEN AUF DER BRÜCKE
+Udskrift:
+Frau A.M.C. Nielsen
+Frederiksholms Canal 28
+Kopenhagen
+Dänemark
+Abs: v. Seidlitz, Blasewitz, Resid.str. 33
+Bl. 29. Dez. 15 Freuen uns sehr über die freundlichen Neujahrsgrüsse, die wir herzlichst erwiedern. Möchte Ihre Arbeit am Königsdenkmal gut vorwärts gehen und Ihr Mann weitere Erfolge haben. Kurz vor Weihnacht hat sich unsere Sophie mit dem jungen Rosen, aus Estland, verlobt, den Sie vielleicht bei uns gesehen haben. Treu geht es jetzt gut. Phil. Lehrs bekommt die … / Ma.. sehr gut, wo er interessiert ist, während f… … in London gut aufgehoben ist. Von uns allen [i venstre margen:] die herzlichsten Grüsse W. v Seidlitz</t>
+  </si>
+  <si>
+    <t>1916-04-28</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/112N</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke og endnu et frimærke.
+To poststempler. På det ene ses kun ESDEN ..ALTST.1. Det andet har teksten DRESDEN 28. 4. 16 10 – 11 V ALTST. 1
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.C. Nielsen
+Frederiksholmskanal 28
+Kopenhagen
+Dänemark
+Abs. v. Seidlitz
+Blasewitz b. Dresden
+Residenzstr. 33
+Blas. 28. 4. 16
+Liebe Frau N.
+Besten Dank für Ihre Karte von der Schobengest… nach der Influenza. Sophies Adr. ist Fr. v. Rosen Berlin, Lessingstr. 35 II / Das junge Paar, das uns zu Ostern auf ein paar Tage besuchte, ist sehr glücklich. Mit meiner Frau geht es nach dem Alten, wenigstens nicht schlecht. Ebba hilft ihr so gut es möglich ist. Mein Sohn hat eben seine Frau aus Ancona in der Schweiz heimgeholt, wo sie seit dem vorigen Sommer wegen eines Lungenkatarrhe gelebt hat. Sie sieht jetzt wieder sehr gut aus und ist als geheilt catta….n Bei Mary ist am 3. April eine kleine Ursula erschienen (Greifswald, Karlstr. 10), das 5. Kind und // 2. Mädchen. Der Vater hat jetzt auf 10 Tage aus dem Felde im Osten heimkehren können. Mary geht es vortrefflich.
+Möchte es Ihnen allen gut gehen.
+Die Meinigen lassen bestens grüssen.
+Ihr ergebener
+Seidlitz</t>
+  </si>
+  <si>
+    <t>1919-06-09</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/JhsX</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke
+Poststempel: DRESDEN 10 6 19. 1 – 2 N ALTST. 1
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.C. Nielsen
+Frederiksholmscanal 28
+Kopenhagen
+Dänemark
+Abs. v. Seidlitz
+Blasewitz b. Dresden
+Residenzstr. 33
+Bl. 9. Juni 1919
+Verehrte Frau Nielsen,
+Sie haben uns durch Ihre freundliche Sendung eine grosse Überraschung bereitet ….. vor allem grosse Freude, von Ihnen wieder Nachricht zu erhalten. Es ist zu gütig von Ihnen, so unser gedacht zu haben, und danken wir Ihnen herzlich dafür. In einem Monat ziehen wir auf die Zeit bis September in die Mühle; Sophie, die am 15. April hier ihr zweites Kind, einen Junge, zur Welt brachte, hat ihren Mann seit dem Januar in Baden, wo er staatszugehörig ist und seinen Dienst als Jurist in der Stadt Offenburg versieht, unmittelbar vor der Besetzungslinie; unter solchen Umständen kann er noch nicht daran denken, seine Familie dorthin zu nehmen, bevor nicht die Lage besser geklärt ist. Ebba ist schon mit dem // vorigen Sommer in Jena, um die Kinder zu versorgen, da meine Schwiegertochter die ganze Zeit wegen ihrer Lunge in Süddeutschland sein musste, jetzt aber zurückkehren soll. Mary in Greifswald hat jetzt 3 Jungen und 3 Mädel und ist sehr glücklich. Meine Frau, die Ihnen schreiben wird, hält sich gut. In der Skulpt. Sammlung herrscht Herrmann, d. h. es ist ziemlicher [i venstre margen:] Stillstand. Mit herzlichen Grüssen W. v. Seidlitz</t>
+  </si>
+  <si>
+    <t>1919-07-17</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/7Tmg</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke
+Poststempel: DRESDEN 17 7 19. 11 – 12 V BLASEWITZ
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.C. Nielsen
+Frederiksholmskanal 28
+Kopenhagen
+Dänemark
+Abs. v. Seidlitz
+Blasewitz b. Dresden
+Residenzstr. 33
+Blasewitz, 25. Nov. 1910
+Sehr geehrte Frau Nielsen
+Meine Frau ist so von Dankbarkeit erfüllt über den liebevollen Empfang, den Sie und Ihr Mann ihr in Kopenhagen bereitet, hier angekommen, dass ich nicht unterlassen kann, Ihnen beiden auch meinerseits herzlich dafür zu danken. Sie hat den Tag in Kopenhagen in Ihrer Gesellschaft ungemein genossen.
+Überhaupt ist ihre Stimmung wesentlich gebessert, nachdem die Operation des Dr. Joh. Borthen so gut gelungen. Ich hoffe zuversichtlich, dass diese Wirkung auch andauern wird, wie in den vielen Fällen, die er in der gleichen Weise behandelt hat und dann nach 1 bis 2 Jahren hat selbst nachprüfen können.
+Sie stecken, wie ich von meiner Frau und von Treu höre, jetzt mitten in Ihren Vorbereitungen für das grosse Königs-Reiterdenkmal. Ich kann mir denken, welche Freude // Ihnen das bereitet, wenn auch die Mühe dabei natürlich gross ist. Nur möchte ich Sie bitten, verlieren Sie keine Zeit damit, dass Sie jetzt meinen alten Brief beantworten. Sie wissen ja, mit welcher Teilnahme ich Ihre Künstlertätigkeit verfolge und welcher Vertrauen ich zu Ihnen hege. Wenn ich Ihnen über etwas geschrieben habe, was man jedem Künstler immer sagen kann, das nicht auf eine bloss dekorative Handgeschicklichkeit ausgeht – nämlich ihn vor den Verlockungen der Natur in der Richtung zu grosser Detaillierung zu warnen – so ist das ja etwas, worüber man, wenn man will viel hin und her diskutieren kann, da das eine Lebensfrage des Kunst betrifft – aber schreiben lässt sich eigentlich nichts rechtes darüber, denn es handelt sich dabei um unmessbare Grössen, nicht aber um grundsätzliche Verschiedenheiten. Also wenn [wir] wieder, hof- // fentlich in nicht zu langer Zeit, zusammen sind und Sie es wollen, so können wir darüber sprechen; jetzt aber hätte das kaum einen Zweck.
+Mit allen guten Wünschen und den herzlichsten Grüssen von meiner Frau, Sophie und Ebba,
+Ihr
+aufrichtig ergebener
+Seidlitz</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/Jo4U</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke
+Poststempel: DRESDEN 17 7 19. 11 – 12 V BLASEWITZ
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.C. Nielsen
+Frederiksholmskanal 28
+Kopenhagen
+Dänemark
+Abs. v. Seidlitz
+Blasewitz b. Dresden
+Residenzstr. 33
+Blas. 17. 7. 19
+Liebe Frau Nielsen,
+Empfangen Sie unsern herzlichsten Dank für die neue Sendung, die gestern vollkommen in Ordnung hier angekommen ist und uns die besten Dienste leisten wird. Ich schreibe Ihnen dies, da meine Frau mit dem Einpacken für die Mühle voll beschäftigt ist, wohin wir morgen für 2 Monate ziehen. Sophie mit Ihren [!] 2 Kindern ist schon seit 1 Monat dort. Die Adresse bleibt die hiesige. Auch Treus, die ich gestern besuchte und bei guter Gesundheit traf, sind über Ihre Freundlichkeit ungemein erfreut.
+Ihrer
+ergebener 
+Seidlitz</t>
+  </si>
+  <si>
+    <t>1921-03-26</t>
+  </si>
+  <si>
+    <t>https://amcn.ktdk.dk/d/SZIl</t>
+  </si>
+  <si>
+    <t>Postkort med påtrykt frimærke og yderligere et frimærke
+To ens poststempler med teksten: DRESDEN 26. 3. 21. 2-3N ALTST. 1
+Trykt tekst:
+Postkarte
+Udskrift:
+Frau A.M.C. Nielsen
+Gasthof Ober Gurgl
+Oetztal
+Tirol
+Seidlitz
+Blasewitz b. Dresden
+Blas. 26. 3. 21
+Liebe Frau Nielsen,
+Besten Dank für Ihre Karte
+Wünsche Ihnen voll Überwindung der Erkältung. Bei Treu sah ich gestern Ihre Meermaid. Soll ich Ihnen meine Ansicht sagen und darf ich es, so finde ich die Gestalt nicht geschlossen genug – bei der Plastik scheint mir der Um…i. alles zu sein. Ist sie aufgetaucht und – wie ein Hase – jedes Augenblick bereit wieder zurückzutauchen, so würde ich sie mir auf den eingezogenen Knien geduckt vorstellen und anspähend, jedes Augenblick bereit wieder zurückzuschnellen. Und nun - als die Hauptsache – Alles Gute für die Rückkehr in die Heimat. Treu verbringt jeden Tag ein paar Stunden ausser dem Bett, doch gefällt mir sein Zustand wenig.
+[i venstre margen:] Ihr ergebener Seidlitz.
+I lægget er der et bilag, en trykt tekst til slægtninge og venner med en detaljeret beskrivelse af omstændighederne ved Constances død; hun døde af lungebetændelse.</t>
   </si>
   <si>
     <t>1934-01-01</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/u1Qp</t>
   </si>
   <si>
     <t>Kort med foto af en vase med en buket mistelten. Uden frimærker og stempel. Med blyant af anden hånd dateret til „c. 1/1 34“.
 Liebe Frau Nielsen, mit sehr grosser Freude und Bewunderung lasen wir von den hohen Auszeichnungen, die Ihnen zuteil wurden und zu denen wir Ihnen von Herzen gratulieren.
 Ganz entzückend ist der kleine Hirtenknabe, es liegt so viel Liebe und feines Verständnis darin, Sie sind selbst zu dem Echo geworden, das den Widerhall dieses Lebens (Ihres Mannes) noch lang nachklingen lässt. Eine schönere Personifikation des Echos lässt sich nicht denken.
 Es ist so lieb von Ihnen, dass Sie uns daran teilnehmen lassen, wir danken Ihnen herzlich dafür. Mir geht es gesundheitlich gut, ich habe gerade die Niederschrift meines Lebenswerkes beendet. – Wie würden wir uns freuen, wenn Sie im nächsten Jahr wider [!] nach Dresden kämen, aber hoffentlich für länger und bei uns wohnen, wir haben ja jetzt Platz. Mit vielen Wünschen u. Grüssen, auch von meiner Schwiegertochter, Ihr Max Lehrs
 I venstre margen og fortsat forneden:
 Sie haben, sehr geehrte Frau, mein Freund u. Kameraden, Major von Werckbecker samt Gattin, so reizend und freundlich empfangen, dass beide in München noch immer voller Begeisterung davon sprechen; auch ich möchte Ihnen herzlich dafür danken und zugleich ein gesegnetes 1934 wünschen! Ihr ergebener Philipp Lehrs.
 Oversættelse:
 Kære fru Nielsen, det var med stor glæde og beundring, at vi læste om de fornemme udmærkelser, De har modtaget, og som vi af hele vores hjerte ønsker Dem tillykke med.
 Den lille hyrde er helt fortryllende; der ligger så megen kærlighed og fin forståelse i den. De er selv blevet det ekko, der lader genklangen af dette liv (Deres mands) klinge videre i lang tid fremover. Man kan ikke forestille sig en smukkere personificering af ekkoet.
 Det er så sødt af Dem, at De lader os tage del i det, vi takker Dem hjerteligt for det. Jeg har det godt helbredsmæssigt, jeg har netop afsluttet nedskrivningen af mit livsværk. – Hvor ville vi glæde os, hvis De næste år igen [!] kom til Dresden, men forhåbentlig for længere tid og boede hos os, vi har jo plads nu. Med mange ønsker og hilsener, også fra min svigerdatter, Deres Max Lehrs
 I venstre margen og fortsat forneden:
 De har, kære fru, modtaget min ven og kammerat, major von Werckbecker og hans hustru, så charmerende og venligt, at begge stadig taler om det med stor begejstring i München; også jeg vil gerne takke Dem hjerteligt for det og samtidig ønske Dem et velsignet 1934! Deres hengivne Philipp Lehrs.
 Maskinoversættelse</t>
   </si>
   <si>
     <t>https://amcn.ktdk.dk/d/28Du</t>
   </si>
@@ -465,59 +804,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://amcn.ktdk.dk/udstillinger/internationale-kunstausstellung-dresden-1897-1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/udstillinger/grosse-kunst-ausstellung-dresden-1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/6uNW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/pgCq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/4htM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/GyL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ktIo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/hnwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/KHlO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/u1Qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/28Du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/vaerker/skitsebog-2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://amcn.ktdk.dk/udstillinger/internationale-kunstausstellung-dresden-1897-1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/udstillinger/grosse-kunst-ausstellung-dresden-1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/6uNW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/nqwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/bwJa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/pgCq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/4htM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/GyL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ktIo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/UbXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/hnwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ShTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/BpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/zBGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/KHlO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/5kNi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/TLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/EzFU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/ckE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/112N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/JhsX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/7Tmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/Jo4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/SZIl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/u1Qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://amcn.ktdk.dk/d/28Du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="http://amcn.ktdk.dk/vaerker/skitsebog-2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -749,188 +1088,188 @@
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>28</v>
-      </c>
-[...27 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H8" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="I8" s="5"/>
-      <c r="J8" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J8" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -957,256 +1296,1096 @@
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="C10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="I10" s="5"/>
-[...3 lines deleted...]
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
         <v>49</v>
-      </c>
-[...6 lines deleted...]
-        <v>1934</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M12" s="5" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="B14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="M13" s="5"/>
+      <c r="M14" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="n">
+        <v>1934</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="M28" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
+    <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
+    <hyperlink ref="M26" r:id="rId31"/>
+    <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>